--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -459,145 +459,229 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Contraventions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En cas de récidive, le maire, un agent de la force publique ou un agent municipal agréé par le procureur de la République et assermenté, peut constater les infractions conformément au code de procédure pénale </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">(art. L 1312-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> du code de la santé publique). Les bruits de comportement sont sanctionnés par des contraventions de 4</w:t>
+        <w:t xml:space="preserve"> du code de la santé publique) et dresser des amendes (notamment par PVe). Les bruits de comportement sont sanctionnés par des contraventions de 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">e</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> classe depuis le 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">er</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> octobre 2023 (</w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. R 1337-7 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">du code de la santé publique ; à noter que </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">l’article R 623-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du code pénal n’a pas été harmonisé) payables par amende forfaitaire (</w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr/>
-          <w:t xml:space="preserve">art. R 49-1 et s.</w:t>
+          <w:t xml:space="preserve">art. R 48-1 et s.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du code de procédure pénale).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Les contraventions visées par l'article R48-1 du code de procédure pénale sont : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9° Contraventions en matière de bruit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) Contraventions réprimées par l'</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">article R. 623-2 du code pénal </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relatif aux bruits ou tapages injurieux ou nocturnes troublant la tranquillité d'autrui ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) Contraventions réprimées par les </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">articles R. 1337-7 </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">R. 1337-9 du code de la santé publique </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relatifs au fait d'être à l'origine d'un bruit particulier, autre que ceux relevant de l'article R. 1337-6, de nature à porter atteinte à la tranquillité du voisinage ou à la santé de l'homme dans les conditions prévues à l'article R. 1334-31, ou au fait d'en faciliter sciemment, par aide ou assistance, la préparation ou la consommation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">II - Bruits de chantier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les infractions au code de la santé publique peuvent être constatées également sans mesure acoustique pour les bruits de chantier dans les conditions décrites à </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">l’article R 1336-10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du code de la santé publique (infraction de 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">classe ; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. R 1337-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Si le bruit a pour origine un chantier de travaux publics ou privés, ou des travaux intéressant les bâtiments et leurs équipements soumis à une procédure de déclaration ou d’autorisation, l’atteinte à la tranquillité du voisinage ou à la santé de l’homme est caractérisée par l’une des circonstances suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- le non-respect des conditions fixées par les autorités concernant la réalisation des travaux, l’utilisation ou l’exploitation de matériels ou d’équipements ;</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- l’insuffisance de précautions appropriées pour limiter ce bruit ;</w:t>
       </w:r>
       <w:br/>
       <w:r>
@@ -612,139 +696,139 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">III - Bruits des activités professionnelles ou sportives, culturelles et de loisir</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dès lors que le bruit de voisinage est lié à une activité professionnelle, culturelle, sportive ou de loisir (ex. : groupes frigorifiques, compresseurs d’une entreprise ou d’une activité agricole, moto-cross, karting, ball-trap), le maire est alors tenu de faire réaliser des mesures acoustiques (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. R 1336-6 à 9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du code de la santé publique). Il peut alors s’adresser à l’ARS (agence régionale de santé).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’émergence du bruit perçu par autrui ne doit pas être supérieure à 5 dB(A) en période diurne et 3 dB(A) en période nocturne, valeurs auxquelles s’ajoute un terme correctif en fonction de la durée (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. R 1336-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du code de la santé publique). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les activités visées sont toutes celles qui ne sont pas soumises à la législation sur les installations classées pour la protection de l’environnement (ICPE). Pour ces installations (ex. : un chenil de 10 chiens et plus), la compétence relève du préfet et un régime particulier est prévu :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- si l’activité n’est soumise qu’à déclaration, les prescriptions en matière de bruit sont fixées pour chaque rubrique de la nomenclature dans les arrêtés types correspondants ;</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- si l’activité est soumise à autorisation, les émissions sonores des installations sont fixées par arrêté préfectoral.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Un arrêté du 5 décembre 2006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> indique un certain nombre de prescriptions techniques concernant le mesurage des bruits de voisinage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NB :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> en 2022, a été réalisé </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">un guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> par le Centre d’information sur le bruit (CidB) avec le soutien du ministère de la Santé. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
@@ -791,51 +875,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B5F6248D"/>
+    <w:nsid w:val="FF896AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -939,51 +1023,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E940E9FC"/>
+    <w:nsid w:val="820FB84A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1087,51 +1171,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B628E9BB"/>
+    <w:nsid w:val="A835B591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1365,51 +1449,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000031928399" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006687055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006687058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000035425967" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle=LEGIARTI000035425954&amp;cidTexte=LEGITEXT000006072665&amp;dateTexte=20190618&amp;fastPos=2&amp;fastReqId=1111689807&amp;oldAction=rechCodeArticle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/juri/id/JURITEXT000041490361" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.senat.fr/questions/base/2014/qSEQ140712788.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000029946370" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=18456&amp;nid=126739" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=18456&amp;nid=126741" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=18454&amp;nid=126489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=18455&amp;nid=126742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=18084&amp;nid=126410" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=18454&amp;nid=126737" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000042343131/2021-01-01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047909335/2023-10-01/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006419495" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006071154/LEGISCTA000006151009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle=LEGIARTI000035425918&amp;cidTexte=LEGITEXT000006072665&amp;dateTexte=20190618&amp;fastPos=2&amp;fastReqId=653852579&amp;oldAction=rechCodeArticle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle=LEGIARTI000035426036&amp;cidTexte=LEGITEXT000006072665&amp;dateTexte=20190618" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006072665/LEGISCTA000006190342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000035425946" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legifrance.gouv.fr/affichTexte.do;jsessionid=ACFBC79055707BCF6A52417534EF40E1.tpdila07v_1?cidTexte=LEGITEXT000006054955&amp;dateTexte=20150511" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bruit.fr/images/cidb/nos-publications/Guide_Le_maire_et_les_bruits_de_voisinage_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000031928399" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006687055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006687058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000035425967" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle=LEGIARTI000035425954&amp;cidTexte=LEGITEXT000006072665&amp;dateTexte=20190618&amp;fastPos=2&amp;fastReqId=1111689807&amp;oldAction=rechCodeArticle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/juri/id/JURITEXT000041490361" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.senat.fr/questions/base/2014/qSEQ140712788.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000029946370" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=18456&amp;nid=126739" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=18456&amp;nid=126741" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=18454&amp;nid=126489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=18455&amp;nid=126742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=18084&amp;nid=126410" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=18454&amp;nid=126737" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000042343131/2021-01-01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047909335/2023-10-01/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006419495" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006071154/LEGISCTA000006151009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?cidTexte=LEGITEXT000006070719&amp;idArticle=LEGIARTI000006419495&amp;dateTexte=&amp;categorieLien=cid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?cidTexte=LEGITEXT000006072665&amp;idArticle=LEGIARTI000006910572&amp;dateTexte=&amp;categorieLien=cid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?cidTexte=LEGITEXT000006072665&amp;idArticle=LEGIARTI000006910576&amp;dateTexte=&amp;categorieLien=cid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle=LEGIARTI000035425918&amp;cidTexte=LEGITEXT000006072665&amp;dateTexte=20190618&amp;fastPos=2&amp;fastReqId=653852579&amp;oldAction=rechCodeArticle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle=LEGIARTI000035426036&amp;cidTexte=LEGITEXT000006072665&amp;dateTexte=20190618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006072665/LEGISCTA000006190342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000035425946" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legifrance.gouv.fr/affichTexte.do;jsessionid=ACFBC79055707BCF6A52417534EF40E1.tpdila07v_1?cidTexte=LEGITEXT000006054955&amp;dateTexte=20150511" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bruit.fr/images/cidb/nos-publications/Guide_Le_maire_et_les_bruits_de_voisinage_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>