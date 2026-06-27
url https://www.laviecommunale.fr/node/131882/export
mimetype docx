--- v0 (2026-05-04)
+++ v1 (2026-06-27)
@@ -29,118 +29,155 @@
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Election des délégués pour les élections sénatoriales au scrutin de liste (1 000 habitants et +). Délibération</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Source - Modèles</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Important ! </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voici un modèle de délibération pour la désignation le 5 juin prochain des délégués et suppléants pour les élections sénatoriales. Toutefois, sachez que les préfectures vont vous adresser ou vous mettre à disposition un procès-verbal pour l'élection du ou des délégués et leurs suppléants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Élection des délégués pour les élections sénatoriales au scrutin de liste (1 000 habitants et +). Délibération</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Le conseil municipal s’est réuni en l’hôtel de ville le ... à ... heures </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">(horaire à préciser)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vu le décret n°2026-301 du 21 avril 2026 portant convocation des collèges électoraux pour l'élection des sénateurs ;</w:t>
+        <w:t xml:space="preserve">Vu le code électoral ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vu le décret n° 2026-301 du 21 avril 2026 portant convocation des collèges électoraux pour l'élection des sénateurs ;</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vu </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">l'instruction n° IOMA2308397J</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> du 30 mars 2023 relative à la désignation des délégués des conseils municipaux et de leurs suppléants et établissement du tableau des électeurs sénatoriaux </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> ;</w:t>
+        <w:t xml:space="preserve"> du 30 mars 2023 relative à la désignation des délégués des conseils municipaux et de leurs suppléants et établissement du tableau des électeurs sénatoriaux (en attente de la nouvelle instruction) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vu l'arrêté préfectoral pris en date du ... indiquant le nombre de délégués et de suppléants à élire dans la commune ; </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">a) Composition du bureau électoral</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>