--- v0 (2026-05-04)
+++ v1 (2026-06-27)
@@ -27,51 +27,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les élections sénatoriales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Source - Commentaire</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Sénat est composé de 326 sénateurs, renouvelé par moitié tous les 3 ans. Ils sont élus pour 6 ans (renouvelable), au suffrage universel indirect. Le collège électoral est composé d’environ 150 000 « grands électeurs » dont 95 % sont des délégués de conseils municipaux. </w:t>
+        <w:t xml:space="preserve">Le Sénat est composé de 348 sénateurs, renouvelé par moitié tous les 3 ans. Ils sont élus pour 6 ans (renouvelable), au suffrage universel indirect. Le collège électoral est composé d’environ 150 000 « grands électeurs » dont 95 % sont des délégués de conseils municipaux. </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Le décret n° 2026-301</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du 21 avril 2026 porte convocation des collèges électoraux pour l'élection des sénateurs. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le site dédié est le suivant : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">https://senatoriales2026.senat.fr/</w:t>
         </w:r>
@@ -177,51 +177,60 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Dates </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les collèges électoraux pour l’élection des sénateurs sont convoqués le dimanche 27 septembre 2026  afin de procéder au renouvellement des mandats des sénateurs dans les départements de la série 2 figurant au </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">tableau n° 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> annexé au code électoral, ainsi qu’en Polynésie, à Saint-Barthélemy, à Saint-Martin, à Wallis-et-Futuna. Des Français établis hors de France doivent élire également leurs sénateurs (6). L’élection des délégués et des suppléants des conseils municipaux aura lieu le vendredi 5 juin 2026. Il n’est pas possible de réunir le conseil municipal un autre jour. En l’absence de quorum ce jour-là, le conseil municipal devra être réuni le mardi 9 juin 2026. </w:t>
+        <w:t xml:space="preserve"> annexé au code électoral, ainsi qu’en Polynésie, à Saint-Barthélemy, à Saint-Martin, à Wallis-et-Futuna. Des Français établis hors de France doivent élire également leurs sénateurs (6). L’élection des délégués et des suppléants des conseils municipaux aura lieu le vendredi 5 juin 2026. Il n’est pas possible de réunir le conseil municipal un autre jour. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">En l’absence de quorum ce jour-là, le conseil municipal devra être réuni le mardi 9 juin 2026. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Le nombre des délégués</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le nombre de ces délégués varie selon la population municipale authentifiée en janvier 2026 (C. élect., </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr/>
@@ -1080,51 +1089,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communes nouvelles.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Il convient de se référer aux pages 8 et suivantes de </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">I’instruction n° IOMA2308397J</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> du 30 mars 2023. En fonction de la date de création de la commune nouvelle, le nombre de délégués diffère.</w:t>
+        <w:t xml:space="preserve"> du 30 mars 2023 (en attente de la nouvelle instruction). En fonction de la date de création de la commune nouvelle, le nombre de délégués diffère.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Incompatibilités</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Les délégués des conseillers municipaux doivent être de nationalité française. Ainsi, dans les communes de 9 000 habitants et plus où tous les conseillers sont délégués de droit, ceux qui n’ont pas la nationalité française seront remplacés par les candidats français venant immédiatement après le dernier candidat élu de la liste sur laquelle ils se sont présentés à l’élection municipale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les conseillers municipaux ayant un autre mandat (conseiller départemental, conseiller régional ou député) ne peuvent pas être délégués, élus ou de droit, des conseillers municipaux dans lesquels ils siègent. Ainsi, des remplaçants devront, sur leur présentation, leur être désignés par le maire de la commune.</w:t>
@@ -1242,51 +1251,51 @@
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ajouter d’autres points à l’ordre du jour.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pour la désignation des délégués, il revient seulement aux maires de fixer le lieu et l’heure de la réunion. Le maire peut décider d’inscrire d’autres questions à l’ordre du jour du conseil à condition que cela ne retarde pas l’envoi au préfet du procès-verbal de désignation des délégués et suppléants. Dans ce cas, le maire doit adresser une convocation aux membres du conseil dans les formes et délais habituels pour les questions qui ne concernent pas la désignation des délégués et suppléants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Il est donc possible de convoquer les conseillers en indiquant que le conseil municipal est convoqué à 20 heures pour les élections sénatoriales, suivies ensuite par l’évocation des autres points à l’ordre du jour. Le tout aura lieu au cours de la même séance. </w:t>
+        <w:t xml:space="preserve">Il est donc possible de convoquer les conseillers en indiquant que le conseil municipal est convoqué pour les élections sénatoriales, suivies ensuite par l’évocation des autres points à l’ordre du jour. Le tout aura lieu au cours de la même séance. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La tenue de deux conseils municipaux ne s’impose que s’il y a un conseiller ressortissant de l’Union européenne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Élection et mode de scrutin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1518,73 +1527,119 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">De 9 000 à 30 799 habitants : les conseillers municipaux, qui sont tous délégués de droit, n’élisent que des suppléants, selon le même mode de scrutin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Au-dessus de 30 800 habitants : les conseillers municipaux, tous délégués de droit, élisent des délégués de droit « supplémentaires » et des suppléants, selon les mêmes modalités. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Voici des modèles de délibération (toutefois, sachez que les préfectures vont vous adresser ou vous mettre à disposition un procès-verbal pour l'élection du ou des délégués et leurs suppléants) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Élection des délégués pour les élections sénatoriales au scrutin majoritaire (- 1 000 hab.). Délibération</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Élection des délégués pour les élections sénatoriales au scrutin de liste (+ 1 000 habitants). Délibération</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">Replay du webinaire </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr/>
+          <w:t xml:space="preserve">Support de présentation du webinaire</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1621,51 +1676,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="178733A5"/>
+    <w:nsid w:val="0B645C32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1768,52 +1823,203 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="A5E059F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1893,51 +2099,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053925339" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senatoriales2026.senat.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000038832600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000039779476" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006070239/LEGISCTA000006134813" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?cidTexte=LEGITEXT000006070239&amp;idArticle=LEGIARTI000023260785" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000020535353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle=LEGIARTI000027433875&amp;cidTexte=LEGITEXT000006070239&amp;dateTexte=20170615&amp;fastPos=2&amp;fastReqId=228751265&amp;oldAction=rechCodeArticle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do;jsessionid=F2C29FFAF074CDA07F7A0D7C306CCB98.tpdila19v_1?idArticle=LEGIARTI000027804508&amp;cidTexte=LEGITEXT000006070239&amp;dateTexte=20170615&amp;categorieLien=id&amp;oldAction=rechCodeArticle&amp;nbResultRech=" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do;jsessionid=1CF57E00B99A2EE82BD95BEAB77D9C79.tpdila19v_1?idArticle=LEGIARTI000006353679&amp;cidTexte=LEGITEXT000006070239&amp;dateTexte=20170615&amp;categorieLien=id&amp;oldAction=rechCodeArticle&amp;nbResultRech=" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?cidTexte=LEGITEXT000006070239&amp;idArticle=LEGIARTI000006354762" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/download/pdf/circ?id=45421" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000037195623" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do;jsessionid=52BE8B336A9532BBDAD7586E5AD7CCA3.tplgfr38s_2?idArticle=LEGIARTI000042012974&amp;cidTexte=LEGITEXT000006070239&amp;dateTexte=20200630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006353688" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000027804497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000029111625" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006354768" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do;jsessionid=F2C29FFAF074CDA07F7A0D7C306CCB98.tpdila19v_1?idArticle=LEGIARTI000027804497&amp;cidTexte=LEGITEXT000006070239&amp;dateTexte=20170615&amp;categorieLien=id&amp;oldAction=rechCodeArticle&amp;nbResultRech=" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=21056&amp;nid=131883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=21056&amp;nid=131882" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053925339" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senatoriales2026.senat.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000038832600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000039779476" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006070239/LEGISCTA000006134813" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?cidTexte=LEGITEXT000006070239&amp;idArticle=LEGIARTI000023260785" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000020535353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle=LEGIARTI000027433875&amp;cidTexte=LEGITEXT000006070239&amp;dateTexte=20170615&amp;fastPos=2&amp;fastReqId=228751265&amp;oldAction=rechCodeArticle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do;jsessionid=F2C29FFAF074CDA07F7A0D7C306CCB98.tpdila19v_1?idArticle=LEGIARTI000027804508&amp;cidTexte=LEGITEXT000006070239&amp;dateTexte=20170615&amp;categorieLien=id&amp;oldAction=rechCodeArticle&amp;nbResultRech=" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do;jsessionid=1CF57E00B99A2EE82BD95BEAB77D9C79.tpdila19v_1?idArticle=LEGIARTI000006353679&amp;cidTexte=LEGITEXT000006070239&amp;dateTexte=20170615&amp;categorieLien=id&amp;oldAction=rechCodeArticle&amp;nbResultRech=" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do?cidTexte=LEGITEXT000006070239&amp;idArticle=LEGIARTI000006354762" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/download/pdf/circ?id=45421" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000037195623" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do;jsessionid=52BE8B336A9532BBDAD7586E5AD7CCA3.tplgfr38s_2?idArticle=LEGIARTI000042012974&amp;cidTexte=LEGITEXT000006070239&amp;dateTexte=20200630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006353688" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000027804497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000029111625" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006354768" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichCodeArticle.do;jsessionid=F2C29FFAF074CDA07F7A0D7C306CCB98.tpdila19v_1?idArticle=LEGIARTI000027804497&amp;cidTexte=LEGITEXT000006070239&amp;dateTexte=20170615&amp;categorieLien=id&amp;oldAction=rechCodeArticle&amp;nbResultRech=" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=21056&amp;nid=131883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/bases-de-donnees-juridiques/vie-communale?section=21056&amp;nid=131882" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/w-SdnVXsClg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laviecommunale.fr/sites/default/files/documents/S%C3%A9natoriales_webinaire_PowerPoint.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>