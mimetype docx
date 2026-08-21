--- v1 (2026-06-27)
+++ v2 (2026-08-21)
@@ -1676,51 +1676,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B645C32"/>
+    <w:nsid w:val="9CADFEC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1824,51 +1824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A5E059F0"/>
+    <w:nsid w:val="960EC73A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>