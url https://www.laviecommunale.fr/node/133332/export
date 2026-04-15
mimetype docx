--- v0 (2026-02-04)
+++ v1 (2026-04-15)
@@ -917,51 +917,51 @@
         <w:t xml:space="preserve">Pour l’ouverture de la campagne électorale (le 2 mars 2026 au plus tard), le maire doit faire aménager ces emplacements spéciaux d’affichage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Circulaires. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le candidat peut éditer une circulaire qui est sa « profession de foi ». L’ensemble des candidats y est présenté ainsi que le programme projeté par ces candidats pour le mandat. Elle n’est pas obligatoire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La circulaire doit être d’un grammage de 70 g au m</w:t>
+        <w:t xml:space="preserve">La circulaire doit être d’un grammage compris entre au moins 70 et au plus 80 grammes au m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et d’un format de 210 mm x 297 mm (</w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. R 29</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). La circulaire peut être imprimée recto ou recto verso et se compose d’une seule feuille. Son texte doit être uniforme pour l’ensemble de la commune. La circulaire n’est pas soumise à la formalité du dépôt légal (</w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. R 29</w:t>