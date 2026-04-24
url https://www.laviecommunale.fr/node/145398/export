--- v0 (2026-03-04)
+++ v1 (2026-04-24)
@@ -8,51 +8,51 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Simplification des normes pour les collectivités territoriales et leurs groupements. Décrets du 20 février 20260</w:t>
+        <w:t xml:space="preserve">Simplification des normes pour les collectivités territoriales et leurs groupements. Décrets du 20 février 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Source - JO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Au </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
@@ -1165,51 +1165,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="976FF5EF"/>
+    <w:nsid w:val="20E3519A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>