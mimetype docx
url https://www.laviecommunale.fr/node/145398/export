--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -1165,51 +1165,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20E3519A"/>
+    <w:nsid w:val="247E0859"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>