--- v2 (2026-06-08)
+++ v3 (2026-08-24)
@@ -1165,51 +1165,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="247E0859"/>
+    <w:nsid w:val="D91B081F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>