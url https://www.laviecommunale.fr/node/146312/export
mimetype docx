--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -8,51 +8,51 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le registre nominatif communal des personnes âgées ou handicapées</w:t>
+        <w:t xml:space="preserve">Le registre nominatif communal des personnes âgées ou handicapées. Personnes vulnérables. Recensement par la commune</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Source - Commentaire</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Les articles cités sont issus du code de l'action sociale et des familles, sauf mentions contraires.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -295,51 +295,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Personnes concernées. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sont inscrites sur le registre nominatif :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1° les personnes âgées de 65 ans et plus, résidant à leur domicile ;</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2° les personnes âgées de 60 ans et plus inaptes au travail et résidant à leur domicile ; </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">3° les personnes adultes handicapées bénéficiant de l'un des avantages prévus au titre IV du livre II ou d'une pension d'invalidité (</w:t>
+        <w:t xml:space="preserve">3° les personnes adultes handicapées bénéficiant de l'un des avantages prévus au code de l’action sociale et des familles (titre IV du livre II) ou d'une pension d'invalidité (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. R 121-1-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Inscription volontaire ou par un tiers dans le registre. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -484,51 +484,68 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Modalités d’inscription par les organismes financeurs.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Sauf opposition de la personne concernée ou, le cas échéant, de la personne chargée à son égard d'une mesure de protection juridique avec représentation, les données relatives aux bénéficiaires de l'allocation personnalisée d'autonomie à domicile, de la prestation de compensation du handicap ou de prestations d'action sociale versées au titre de la perte d'autonomie par des organismes d'assurance vieillesse sont transmises aux maires respectivement par le président du conseil départemental et par la caisse d'assurance retraite et de la santé au travail (art. L 121-6-1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mesures temporaires.</w:t>
+        <w:t xml:space="preserve">Mesures temporaires </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="&quot;Arial&quot;" w:hAnsi="&quot;Arial&quot;" w:eastAsia="&quot;Arial&quot;" w:cs="&quot;Arial&quot;"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en 2026 et 2027</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Conformément à </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">l'article 13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du décret n° 2026-590 du 3 juillet 2026, au plus tard le 31 janvier 2027, le président du conseil départemental et la caisse d'assurance retraite et de la santé au travail informent par tout moyen les personnes précitées de la transmission, sauf opposition de leur part, au maire de leur commune de résidence, de données à caractère personnel en vue de leur inscription sur le registre nominatif.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cette information précise les finalités et les catégories de destinataires de ce registre, les modalités d'exercice des droits d'accès et de rectification des données ainsi que la possibilité pour les personnes concernées de s'opposer à cette transmission dans un délai de 2 mois à compter de la date de communication de cette information.</w:t>
       </w:r>
     </w:p>
@@ -845,51 +862,51 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mise à jour des données.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Le maire prend toutes les précautions utiles pour préserver l'exactitude des données collectées, qu'il met régulièrement à jour. Tous les cinq ans, il s'assure par tous moyens appropriés de l'absence d'opposition des personnes figurant sur le registre à leur inscription sur celui-ci (art. R 121-7).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication des informations contenues dans le registre. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le maire communique, à leur demande, au représentant de l'Etat dans le département et, à Paris, au préfet de police, en leur qualité d'autorité chargée de la mise en œuvre du plan d'alerte et d'urgence dans des conditions propres à en assurer la confidentialité, certaines données (</w:t>
+        <w:t xml:space="preserve">Le maire communique, à leur demande, au préfet et, à Paris, au préfet de police, en leur qualité d'autorité chargée de la mise en œuvre du plan d'alerte et d'urgence dans des conditions propres à en assurer la confidentialité, certaines données (</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">art. R 121-8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Peuvent être destinataires, à raison de leurs attributions respectives et dans la limite du besoin d'en connaître formulé lors de leur demande, les services sanitaires, les établissements et les services sociaux et médico-sociaux et, le cas échéant, les centres intercommunaux d'action sociale certaines données du registre (le détail est réalisé à l’article R 121-8).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>